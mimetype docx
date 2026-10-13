--- v0 (2026-07-10)
+++ v1 (2026-10-13)
@@ -1,1188 +1,1427 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...3 lines deleted...]
-        <w:bidi w:val="0"/>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:color w:themeColor="accent2" w:val="0369A3"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:themeColor="accent2" w:val="0369A3"/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>E.S.NORMANVILLE FOOTBALL</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>S.NORMANVILLE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FOOTBALL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...3 lines deleted...]
-        <w:bidi w:val="0"/>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:color w:themeColor="accent2" w:val="0369A3"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...3 lines deleted...]
-        <w:bidi w:val="0"/>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:color w:themeColor="accent2" w:val="0369A3"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="942975" cy="991235"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1" descr="Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId2"/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="942975" cy="991235"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...3 lines deleted...]
-        <w:bidi w:val="0"/>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:color w:themeColor="accent2" w:val="0369A3"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="709"/>
-[...3 lines deleted...]
-        <w:bidi w:val="0"/>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:color w:themeColor="accent2" w:val="0369A3"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:themeColor="accent2" w:val="0369A3"/>
+          <w:color w:val="0369A3" w:themeColor="accent2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Saison 2026 / 2027</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-          <w:tab w:val="left" w:pos="5760" w:leader="none"/>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:r>
-[...7 lines deleted...]
-          <w:tab w:val="left" w:pos="5760" w:leader="none"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>U6 / U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-          <w:tab w:val="left" w:pos="5760" w:leader="none"/>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOUVEAUX JOUEURS</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-          <w:tab w:val="left" w:pos="5760" w:leader="none"/>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEMARCHES ET PAPIERS NECESSAIRES POUR SIGNER </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>À L’ES NORMANVILLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remplir la demande de Licence reçue par mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Certificat à remplir par le médecin (si besoin)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fiche de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>renseignements et autorisations parentales à remplir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cotisation d'un montant de : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-[...12 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>0 €</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 photo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>couleur obligatoire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Photocopie de la carte d’identité recto/verso </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARENTS + ENFANT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ou/et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>extrait de naissance de l’enfant (Acte de filiation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Justificatif </w:t>
+      </w:r>
+      <w:r>
+        <w:t>du domicile des parents (EDF, VEOLIA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le dossier sera pris en compte par le Secrétariat, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>si et seulement si,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celui-ci est complet (documents plus règlement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Comptant sur votre compréhension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...18 lines deleted...]
-        </w:tabs>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Président</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...18 lines deleted...]
-        </w:tabs>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>O.CORNU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="000A6525">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...343 lines deleted...]
-          <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3333FF"/>
+        </w:rPr>
+        <w:t>es.normanville@yahoo.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F724E9" w:rsidRDefault="00F724E9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:r>
-[...125 lines deleted...]
-      <w:type w:val="nextPage"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F724E9">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:charset w:val="02"/>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-[...1 lines deleted...]
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...9 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F724E9"/>
+    <w:rsid w:val="000A6525"/>
+    <w:rsid w:val="00F724E9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7DD5BDE3"/>
+  <w15:docId w15:val="{22E13A5E-2E1B-4C03-BE77-E4366C25A611}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Arial"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
-    <w:name w:val="Titre"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:basedOn w:val="Corpsdetexte"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Index">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titreuser">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titreuser">
     <w:name w:val="Titre (user)"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:next w:val="Corpsdetexte"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:ind w:start="708"/>
+      <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -1191,59 +1430,79 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/26.2.1.2$Windows_X86_64 LibreOffice_project/620$Build-2</Application>
+  <Pages>1</Pages>
+  <Words>114</Words>
+  <Characters>631</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>744</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>1</Pages>
-[...3 lines deleted...]
-  <Paragraphs>19</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Olivier CORNU</dc:creator>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-  <dc:description/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>